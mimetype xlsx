--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10467047</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3544549.3585904</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>It Takes a Village: A Case for Including Extended Family Members in the Joint Oversight of Family-based Privacy and Security for Mobile Smartphones</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Akter, Mamtaj; Alghamdi, Leena; Kropczynski, Jess; Lipford, Heather Richter; Wisniewski, Pamela J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 7</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9781450394222</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We conducted a user study with 19 parent-teen dyads to understand the perceived benefits and drawbacks of using a mobile app that allows them to co-manage mobile privacy, safety, and security within their families. While the primary goal of the study was to understand the use case as it pertained to parents and teens, an emerging finding from our study was that participants found value in extending app use to other family members (siblings, cousins, and grandparents). Participants felt that it would help bring the necessary expertise into their immediate family network and help protect the older adults and children of the family from privacy and security risks. However, participants expressed that co-monitoring by extended family members might cause tensions in their families, creating interpersonal conflicts. To alleviate these concerns, participants suggested more control over the privacy features to facilitate sharing their installed apps with only trusted family members.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2326901; 2333207; 1814110</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Hamburg Germany</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>