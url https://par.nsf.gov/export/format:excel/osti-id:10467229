--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10467229</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/s23052460</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Integration of Task-Based Exoskeleton with an Assist-as-Needed Algorithm for Patient-Centered Elbow Rehabilitation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Delgado, Pablo; Yihun, Yimesker</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Enrico Meli</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Sensors</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2460</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1424-8220</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;This research presents an Assist-as-Needed (AAN) Algorithm for controlling a bio-inspired exoskeleton, specifically designed to aid in elbow-rehabilitation exercises. The algorithm is based on a Force Sensitive Resistor (FSR) Sensor and utilizes machine-learning algorithms that are personalized to each patient, allowing them to complete the exercise by themselves whenever possible. The system was tested on five participants, including four with Spinal Cord Injury and one with Duchenne Muscular Dystrophy, with an accuracy of 91.22%. In addition to monitoring the elbow range of motion, the system uses Electromyography signals from the biceps to provide patients with real-time feedback on their progress, which can serve as a motivator to complete the therapy sessions. The study has two main contributions: (1) providing patients with real-time, visual feedback on their progress by combining range of motion and FSR data to quantify disability levels, and (2) developing an assist-as-needed algorithm for rehabilitative support of robotic/exoskeleton devices.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1915872</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>