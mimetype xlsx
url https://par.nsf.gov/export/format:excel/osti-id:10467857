--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10467857</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>{MGG}: Accelerating Graph Neural Networks with {Fine-Grained} {Intra-Kernel} {Communication-Computation} Pipelining on {Multi-GPU} Platforms</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Yuke; Feng, Boyuan; Wang, Zheng; Barker, Kevin; Li, Ang; Ding, Yufei.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-1-939133-34-2</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The increasing size of input graphs for graph neural networks (GNNs) highlights the demand for using multi-GPU platforms. However, existing multi-GPU GNN systems optimize the computation and communication individually based on the conventional practice of scaling dense DNNs. For irregularly sparse and fine-grained GNN workloads, such solutions miss the opportunity to jointly schedule/optimize the computation and communication operations for high-performance delivery.
+To this end, we propose MGG , a novel system design to accelerate full-graph GNNs on multi-GPU platforms. The core of MGG is its novel dynamic software pipeline to facilitate fine-grained computation-communication overlapping within a GPU kernel. Specifically, MGG introduces GNN-tailored pipeline construction and GPU-aware pipeline mapping to facilitate workload balancing and operation overlapping. MGG also incorporates an intelligent runtime design with analytical modeling and optimization heuristics to dynamically improve the execution performance. Extensive evaluation reveals that MGG outperforms state-of-the-art full-graph GNN systems across various settings: on average 4.41×, 4.81×, and 10.83× faster than DGL, MGG-UVM, and ROC, respectively.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2124039</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>USENIX Association</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>