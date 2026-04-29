--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10467862</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/01431161.2023.2192879</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Semi-supervised contrastive learning for remote sensing: identifying ancient urbanization in the south-central Andes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xu, Jiachen; Guo, Junlin; Zimmer-Dauphinee, James; Liu, Quan; Shi, Yuxuan; Asad, Zuhayr; Wilkes, D. Mitchell; VanValkenburgh, Parker; Wernke, Steven A.; Huo, Yuankai</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal of Remote Sensing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1922 to 1938</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0143-1161</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Archaeology has long faced fundamental issues of sampling and scalar representation. Traditionally, the local-to-regional-scale views of settlement patterns are produced through systematic pedestrian surveys. Recently, systematic manual survey of satellite and aerial imagery has enabled continuous distributional views of archaeological phenomena at interregional scales. However, such ‘brute force’ manual imagery survey methods are both time- and labour-intensive, as well as prone to inter-observer differences in sensitivity and specificity. The development of self-supervised learning methods (e.g. contrastive learning) offers a scalable learning scheme for locating archaeological features using unlabelled satellite and historical aerial images. However, archaeological features are generally only visible in a very small proportion relative to the landscape, while the modern contrastive-supervised learning approach typically yields an inferior performance on highly imbalanced datasets. In this work, we propose a framework to address this long-tail problem. As opposed to the existing contrastive learning approaches that typically treat the labelled and unlabelled data separately, our proposed method reforms the learning paradigm under a semi-supervised setting in order to fully utilize the precious annotated data (&lt;7% in our setting). Specifically, the highly unbalanced nature of the data is employed as the prior knowledge in order to form pseudo negative pairs by ranking the similarities between unannotated image patches and annotated anchor images. In this study, we used 95,358 unlabelled images and 5,830 labelled images in order to solve the issues associated with detecting ancient buildings from a long-tailed satellite image dataset. From the results, our semi-supervised contrastive learning model achieved a promising testing balanced accuracy of 79.0%, which is a 3.8% improvement as compared to other state-of-the-art approaches.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2106766</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Taylor and Francis</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>