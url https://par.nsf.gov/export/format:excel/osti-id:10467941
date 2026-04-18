--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10467941</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.25921/ychn-zy41</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>NOAA/WDS Paleoclimatology - Blake Bahama Outer Ridge and Humber Estuary, UK Oxidizing Pre-Treatments on Amino Acids Data over the last 900ka</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Millman, E.; Wheeler, L.J.; Billups, K.; Kaufman, D.S.; Penkman, K.E.H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This archived Paleoclimatology Study is available from the NOAA National Centers for Environmental Information (NCEI), under the World Data Service (WDS) for Paleoclimatology. The associated NCEI study type is Paleoceanography. The data include parameters of paleoceanography with a geographic location of North Atlantic Ocean. The time period coverage is from 905400 to 0 in calendar years before present (BP). See metadata information for parameter and study location details. Please cite this study when using the data.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1855381</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NOAA National Centers for Environmental Information</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>