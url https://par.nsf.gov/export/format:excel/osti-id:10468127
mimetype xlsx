--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10468127</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TETC.2023.3289778</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CANNON: &lt;u&gt;C&lt;/u&gt; ommunication- &lt;u&gt;A&lt;/u&gt; ware Sparse &lt;u&gt;N&lt;/u&gt; eural &lt;u&gt;N&lt;/u&gt; etwork &lt;u&gt;O&lt;/u&gt; ptimizatio &lt;u&gt;n&lt;/u&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Goksoy, A. Alper; Li, Guihong; Mandal, Sumit K.; Ogras, Umit Y.; Marculescu, Radu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Emerging Topics in Computing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 13</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2376-4562</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Sparse deep neural networks (DNNs) have the potential to deliver compelling performance and energy efficiency without significant accuracy loss. However, their benefits can quickly diminish if their training is oblivious to the target hardware. For example, fewer critical connections can have a significant overhead if they translate into long-distance communication on the target hardware. Therefore, hardware-aware sparse training is needed to leverage the full potential of sparse DNNs. To this end, we propose a novel and comprehensive communication-aware sparse DNN optimization framework for tile-based in-memory computing (IMC) architectures. The proposed technique, CANNON first maps the DNN layers onto the tiles of the target architecture. Then, it replaces the fully connected and convolutional layers with communication-aware sparse connections. After that, CANNON optimizes the communication cost with minimal impact on the DNN accuracy. Extensive experimental evaluations with a wide range of DNNs and datasets show up to 3.0× lower communication energy, 3.1× lower communication latency, and 6.8× lower energy-delay product compared to state-of-the-art pruning approaches with a negligible impact on the classification accuracy on IMC-based machine learning accelerators.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2007284</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>