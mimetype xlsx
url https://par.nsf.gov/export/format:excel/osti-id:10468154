--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10468154</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CAIN58948.2023.00033</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Engineering Challenges for AI-Supported Computer Vision in Small Uncrewed Aerial Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chowdhury, Muhammed Tawfiq; Cleland-Huang, Jane</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>158 to 170</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-0113-7</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Computer Vision (CV) is used in a broad range of Cyber-Physical Systems such as surgical and factory floor robots and autonomous vehicles including small Unmanned Aerial Systems (sUAS). It enables machines to perceive the world by detecting and classifying objects of interest, reconstructing 3D scenes, estimating motion, and maneuvering around objects.  CV algorithms are developed using diverse machine learning and deep learning frameworks, which are often deployed on limited resource edge devices. As sUAS rely upon an accurate and timely perception of their environment to perform critical tasks, problems related to CV can create hazardous conditions leading to crashes or mission failure. In this paper, we perform a systematic literature review (SLR) of CV-related challenges associated with CV, hardware, and software engineering. We then group the reported challenges into five categories and fourteen sub-challenges and present existing solutions.  As current literature focuses primarily on CV and hardware challenges, we close by discussing implications for Software Engineering, drawing examples from a CV-enhanced multi-sUAS system.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1931962</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Melbourne, Australia</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>