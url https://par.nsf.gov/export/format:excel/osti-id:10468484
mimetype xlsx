--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10468484</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Site U1578</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Sager, W.; Hoernle, K.; Höfig, T.W.; Avery, A.J.; Bhutani, R.; Buchs, D.M.; Carvallo, C.A.; Class, C.; Dai, Y.; Dalla Valle, G.; Del Gaudio, A.V.; Fielding, S.; Gaastra, K.M.; Han, S.; Homrighausen, S.; Kubota, Y.; Li, C.-F.; Nelson, W.R.; Petrou, E.; Potter, K.E.; Pujatti, S.; Scholpp, J.; Shervais, J.W.; Thoram, S.; Tikoo-Schantz, S.M.; Tshiningayamwe, M.; Wang, X.-J.; Widdowson, M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the International Ocean Discovery Program Expedition reports</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>391</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2377-3189</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The strategy for International Ocean Discovery Program (IODP) Expedition 391 was to drill at three distributed locations on Walvis Ridge and one in the Guyot Province, providing an age transect along the Tristan-Gough-Walvis (TGW) hotspot track. Site U1578 (proposed Site CT-5A) is located on the deep northwestern flank of an unnamed guyot that is part of the Center track, a ridge between the Tristan and Gough seamount tracks, southwest of where Walvis Ridge splits (Figures F1, F2).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1326927</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Ocean Discovery Program</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>