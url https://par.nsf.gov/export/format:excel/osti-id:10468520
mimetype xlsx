--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10468520</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rsbl.2018.0878</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Veiled preferences and cryptic female choice could underlie the origin of novel sexual traits</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Moehring, Amanda J.; Boughman, Janette W.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biology Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>20180878</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1744-9561</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Males in many species have elaborated sexual traits that females strongly prefer, and these traits often conspicuously differ among species. How novel preferences and traits originate, however, is a challenging evolutionary problem because the initial appearance of only the female preference or only the male trait should reduce the ability to find a suitable mate, which could reduce fitness for individuals possessing those novel alleles. Here, we present a hypothesis for how novel preferences, as well as the novel male traits that females prefer, can originate, be favoured and spread in polyandrous species. Novel preference mutations can arise as ‘veiled preferences’ that are not expressed when the corresponding male trait is not present in the population, allowing preferences to be hidden from selection, and thus persist. In those cases when a male trait is present, veiled preferences provide a selective advantage, and females disproportionately produce offspring from preferred males through either mate choice or cryptic female choice. This tips the fitness advantage for novel males, allowing both preference and trait to spread, and limiting selection against them in the absence of the corresponding trait or preference.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1638778</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Royal Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>