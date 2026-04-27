--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,168 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...116 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -182,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10468676</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Implementing an Ecosystem to Expand Capabilities and Opportunities for STEM-Scholars</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lopez Del Puerto, C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The population of students in Puerto Rico that has enrolled in higher education within the last six years has been severely affected by a compound effect of the many major humanitarian crises, including a deteriorated economy since the 2006 Great Recession, Hurricanes Irma and Maria in 2017, earthquakes in 2019 and 2020, the ongoing COVID-19 pandemic since 2020, and Hurricane Fiona in 2022. To ensure that students can cope with the aftermath of these natural disasters, the following programs were conceived: The
+Ecosystem to Expand Capabilities and Opportunities for STEM-Scholars (EECOS), the Resilient Infrastructure and Sustainability Education Undergraduate Program (RISE-UP) and The Noyce Teacher Scholars Program – (NoTeS), all three programs are funded by the National Science Foundation. EECOS developed a support ecosystem that consists of three elements: academic support, socio-emotional support, and financial support. NoTeS. provides talented Hispanic low-socioeconomic bilingual undergraduate or recently graduated STEM majors and professionals up to two years of scholarship funding as well as academic and professional support as they complete the requirements to obtain teacher certification to become K-12 math and science teachers. This program seeks to increase the number of K-12 teachers with strong STEM content knowledge to fill the need for teachers in high-need school districts. RISE-UP was conceptualized to educate architecture and engineering students to work in interdisciplinary teams to provide resilient and sustainable design and construction solutions to infrastructure challenges. To date, EECOS has directly impacted XX students and graduated XXX students. NoTeS has helped nineteen scholars and ten affiliates (participants of the activities without the scholarship) partake. Eight of the nine alums scholars now work as math or science teachers in a high-needs school. RISE-UP has had 127 scholars who are enrolled or have completed the RISE-UP curricular sequence. This paper provides effective practices and a baseline characterization that universities can use to help students overcome the effects of natural disasters and promote student success
+using ecosystems of support that expand capabilities and opportunities, particularly for STEM scholars.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1832468</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>2023 ASEE Annual Conference &amp; Exposition</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Baltimore, MD</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>