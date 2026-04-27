--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10468712</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1090/mcom/3879</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A fast proximal gradient method and convergence analysis for dynamic mean field planning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yu, Jiajia; Lai, Rongjie; Li, Wuchen; Osher, Stanley</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Mathematics of Computation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0025-5718</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In this paper, we propose an efficient and flexible algorithm to solve dynamic mean-field planning problems based on an accelerated proximal gradient method. Besides an easy-to-implement gradient descent step in this algorithm, a crucial projection step becomes solving an elliptic equation whose solution can be obtained by conventional methods efficiently. By induction on iterations used in the algorithm, we theoretically show that the proposed discrete solution converges to the underlying continuous solution as the grid becomes finer. Furthermore, we generalize our algorithm to mean-field game problems and accelerate it using multilevel and multigrid strategies. We conduct comprehensive numerical experiments to confirm the convergence analysis of the proposed algorithm, to show its efficiency and mass preservation property by comparing it with state-of-the-art methods, and to illustrate its flexibility for handling various mean-field variational problems.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1752934; 2134168; 2038080; 2401297</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Math society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>