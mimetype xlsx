--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10469218</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.51387/23-NEJSDS47</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Modeling Multivariate Spatial Dependencies Using Graphical Models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dey, Debangan; Datta, Abhirup; Banerjee, Sudipto</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The New England Journal of Statistics in Data Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>283 to 295</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2693-7166</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Graphical models have witnessed significant growth and usage in spatial data science for modeling data referenced over a massive number of spatial-temporal coordinates. Much of this literature has focused on a single or relatively few spatially dependent outcomes. Recent attention has focused upon addressing modeling and inference for substantially large number of outcomes. While spatial factor models and multivariate basis expansions occupy a prominent place in this domain, this article elucidates a recent approach, graphical Gaussian Processes, that exploits the notion of conditional independence among a very large number of spatial processes to build scalable graphical models for fully model-based Bayesian analysis of multivariate spatial data.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1915803</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The New England Statistical Society (NESS)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>