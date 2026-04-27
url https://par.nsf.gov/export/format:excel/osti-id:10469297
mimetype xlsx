--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,179 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...127 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -193,191 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10469297</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s00170-023-11888-y</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Wafer particle inspection technique using computer vision based on a color space transform model</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chun, Heebum; Wang, Jingyan; Kim, Jungsub; Lee, ChaBum</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The International Journal of Advanced Manufacturing Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11-12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5063 to 5071</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0268-3768</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The preparation of defect-free wafers serves as a critical stage prior to fabrication of devices or chips as it is not possible to pattern any devices or chips on a defected wafer. Throughout the semiconductor process, various defects are introduced, including random particles that necessitate accurate identification and control. In order to effectively inspect particles on wafers, this study introduces a wafer particle inspection technique that utilizes computer vision based on HSV (hue-saturation-value) color space transformation models to detect and to classify different particles by types. Artificially generated particle images based on their color properties were used to verify HSV color space models of each particle and to demonstrate how the proposed method efficiently classifies particles by their types with minimum crosstalk. A high-resolution microscope consisting of an imaging system, illumination system, and spectrometer was developed for the experimental validation. Micrometer-scale particles of three different types were randomly placed on the wafers, and the images were collected under the exposed white light illumination. The obtained images were analyzed and segmented by particle types based on
+pre-developed HSV color space models specified for each particle type. By employing the proposed method, the presence of particles on wafers can be accurately detected and classified. It is expected to inspect and classify various wafer particles in the defect binning process.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2124999</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The International Journal of Advanced Manufacturing Technology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>