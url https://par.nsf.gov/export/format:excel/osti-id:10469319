--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10469319</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s00170-023-11866-4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A single camera unit-based three-dimensional surface imaging technique</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Yinhe; Guo, Xiangyu; Kim, Jungsub; Lin, Pengfei; Lu, Kuan; Lee, Hyunjae; Lee, ChaBum</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The International Journal of Advanced Manufacturing Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9-10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4833 to 4843</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0268-3768</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper introduces a simple three-dimensional (3D) stereoscopic method using a single unit of an imaging device consisting of a charge-coupled device (CCD) and a zoom lens. Unlike conventional stereoscopy, which requires a pair of imaging devices, 3D surface imaging is achieved by 3D image reconstruction of two images obtained from two different camera positions by scanning. The experiments were performed by obtaining two images of the measurement target in two different ways: (1) by moving the object while the imaging device is stationary, and (2) by moving the imaging device while the object is stationary. Conventional stereoscopy is limited by disparity errors in 3D image reconstruction because a pair of imaging devices is not ideally identical and alignment errors are always present in the imaging system setup. The proposed method significantly reduced the disparity error in 3D image reconstruction, and the calibration process of the imaging system became simple and convenient. The proposed imaging system showed a disparity error of 0.26 in the camera pixel.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2124999</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The International Journal of Advanced Manufacturing Technology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>