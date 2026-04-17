--- v0 (2026-01-19)
+++ v1 (2026-04-17)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10470161</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Performance and Analysis of the Alchemical Transfer Method  for Binding Free Energy Predictions of Diverse Ligands</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen Lieyang; Wu, Yujie; Wu, Chuanjie; Silveira, Ana; Sherman, Woody; Xu, Huafeng; Gallicchio, Emilio</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>arXivorg</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2308.08671</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2331-8422</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Alchemical Transfer Method (ATM) is herein validated against the relative binding free energies of a diverse set of protein-ligand complexes. We employed a streamlined setup workflow, a bespoke force field, and the AToM-OpenMM software to compute the relative binding free energies (RBFE) of the benchmark set prepared by Schindler and collaborators at Merck KGaA. This benchmark set includes examples of standard small R-group ligand modifications as well as more challenging scenarios, such as large R-group changes, scaffold hopping, formal charge changes, and charge-shifting transformations. The novel coordinate perturbation scheme and a dual-topology approach of ATM address some of the challenges of single-topology alchemical relative binding free energy methods. Specifically, ATM eliminates the need for splitting electrostatic and Lennard-Jones interactions, atom mapping, defining ligand regions, and post-corrections for charge-changing perturbations. Thus, ATM is simpler and more broadly applicable than conventional alchemical methods, especially for scaffold-hopping and charge-changing transformations. Here, we performed well over 500 relative binding free energy calculations for eight protein targets and found that ATM achieves accuracy comparable to existing state-of-the-art methods, albeit with larger statistical fluctuations. We discuss insights into specific strengths and weaknesses of the ATM method that will inform future deployments. This study confirms that ATM is applicable as a production tool for relative binding free energy (RBFE) predictions across a wide range of perturbation types within a unified, open-source framework.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1750511</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>arXiv</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>