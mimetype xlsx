--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,183 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...131 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -197,191 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10470216</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acs.inorgchem.2c03703</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Formation of Type II Silicon Clathrate with Lithium Guests through Thermal Diffusion</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Yinan; Briggs, Joseph P.; Majid, Ahmad A.; Furtak, Thomas E.; Walker, Michael; Singh, Meenakshi; Koh, Carolyn A.; Taylor, P. Craig; Collins, Reuben T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-08T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Inorganic Chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>6882 to 6892</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0020-1669</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>At low guest atom concentrations, Si clathrates can be viewed as semiconductors, with the guest atoms acting as dopants, potentially creating alternatives to diamond Si with exciting optoelectronic and spin properties. Studying Si clathrates with different guest atoms would not only provide insights into the
+electronic structure of the Si clathrates but also give insights into the unique properties that each guest can bring to the Si clathrate structure. However, the synthesis of Si clathrates with guests other than Na is challenging. In this study, we have developed an alternative approach, using thermal diffusion into type II Si
+clathrate with an extremely low Na concentration, to create Si clathrate with Li guests. Using time-of-flight secondary-ion mass spectroscopy, X-ray diffraction, and Raman scattering, thermal diffusion of Li into the nearly empty Si clathrate framework is detected and characterized as a function of the diffusion temperature and time. Interestingly, the Si clathrate exhibits reduced structural stability in the presence of Li, converting to polycrystalline or disordered phases for anneals at temperatures where the starting Na guest Si clathrate is quite stable. The Li atoms inserted into the Si clathrate lattice contribute free carriers, which can be detected in Raman scattering through their effect on the strength of Si−Si bonds in the framework. These carriers can also be observed in electron paramagnetic resonance (EPR). EPR shows, however, that Li guests are not simple analogues of Na guests. In particular, our results suggest that Li atoms, with their smaller size, tend to doubly occupy cages, forming “molecular-like” pairs with other Li or Na atoms. Results of this work provide a deeper insight into Li guest atoms in Si clathrate. These findings are also relevant to understanding how Li moves through and interacts with Si clathrate anodes in Li-ion batteries. Additionally, techniques presented in this work demonstrate a new method for filling the Si clathrate cages, enabling studies of a broad range of other guests in Si clathrates.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1810463; 2114569</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>