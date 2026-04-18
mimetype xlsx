--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10470484</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.cirp.2023.04.015</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Manipulating martensite transformation of SS304L during double-sided incremental forming by varying temperature and deformation path</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Darzi, Shayan; Adams, Matt D.; Roth, John T.; Kinsey, Brad L.; Ha, Jinjin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CIRP Annals</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>221 to 224</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0007-8506</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Double-sided incremental forming (DSIF) is a die-less sheet metal forming process capable of fabricating complex parts. The flexibility of DSIF can be used for in-situ mechanical properties alteration, e.g., by controlling deformation-induced martensite transformation of austenitic stainless steels. In this paper, SS304L is deformed using DSIF at three different cooling conditions and two different tool paths to affect the martensite transformation. Additionally, finite element analyses were used to understandthe effect of tool paths on springback and plastic strain. Implementing a reforming tool path at the lowest achievable temperature resulted in a martensite volume fraction as high as 95%.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1757371</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>