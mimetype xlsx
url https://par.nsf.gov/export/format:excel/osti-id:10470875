--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10470875</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2209482119</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Long-term trends in human body size track regional variation in subsistence transitions and growth acceleration linked to dairying</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Stock, Jay T.; Pomeroy, Emma; Ruff, Christopher B.; Brown, Marielle; Gasperetti, Matthew A.; Li, Fa-Jun; Maher, Lisa; Malone, Caroline; Mushrif-Tripathy, Veena; Parkinson, Eóin; Rivera, Michael; Siew, Yun Ysi; Stefanovic, Sofija; Stoddart, Simon; Zariņa, Gunita; Wells, Jonathan C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-24T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Evidence for a reduction in stature between Mesolithic foragers and Neolithic farmers has been interpreted as reflective of declines in health, however, our current understanding of this trend fails to account for the complexity of cultural and dietary transitions or the possible causes of phenotypic change. The agricultural transition was extended in primary centers of domestication and abrupt in regions characterized by demic diffusion. In regions such as Northern Europe where foreign domesticates were difficult to establish, there is strong evidence for natural selection for lactase persistence in relation to dairying. We employ broad-scale analyses of diachronic variation in stature and body mass in the Levant, Europe, the Nile Valley, South Asia, and China, to test three hypotheses about the timing of subsistence shifts and human body size, that: 1) the adoption of agriculture led to a decrease in stature, 2) there were different trajectories in regions of in situ domestication or cultural diffusion of agriculture; and 3) increases in stature and body mass are observed in regions with evidence for selection for lactase persistence. Our results demonstrate that 1) decreases in stature preceded the origins of agriculture in some regions; 2) the Levant and China, regions of in situ domestication of species and an extended period of mixed foraging and agricultural subsistence, had stable stature and body mass over time; and 3) stature and body mass increases in Central and Northern Europe coincide with the timing of selective sweeps for lactase persistence, providing support for the “Lactase Growth Hypothesis.”&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1727368</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>