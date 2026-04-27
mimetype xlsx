--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10470899</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10531-022-02412-x</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cryptic extinction risk in a western Pacific lizard radiation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>McDonald, Peter J.; Brown, Rafe M.; Kraus, Fred; Bowles, Philip; Arifin, Umilaela; Eliades, Samuel J.; Fisher, Robert N.; Gaulke, Maren; Grismer, L. Lee; Ineich, Ivan; Karin, Benjamin R.; Meneses, Camila G.; Richards, Stephen J.; Sanguila, Marites B.; Siler, Cameron D.; Oliver, Paul M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biodiversity and Conservation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8-9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2045 to 2062</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0960-3115</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Cryptic ecologies, the Wallacean Shortfall of undocumented species’ geographical ranges and the Linnaean Shortfall of undescribed diversity, are all major barriers to conservation assessment. When these factors overlap with drivers of extinction risk, such as insular distributions, the number of threatened species in a region or clade may be underestimated, a situation we term ‘cryptic extinction risk’. The genus&lt;italic&gt;Lepidodactylus&lt;/italic&gt;is a diverse radiation of insular and arboreal geckos that occurs across the western Pacific. Previous work on&lt;italic&gt;Lepidodactylus&lt;/italic&gt;showed evidence of evolutionary displacement around continental fringes, suggesting an inherent vulnerability to extinction from factors such as competition and predation. We sought to (1) comprehensively review status and threats, (2) estimate the number of undescribed species, and (3) estimate extinction risk in data deficient and candidate species, in&lt;italic&gt;Lepidodactylus&lt;/italic&gt;. From our updated IUCN Red List assessment, 60% of the 58 recognized species are threatened (n = 15) or Data Deficient (n = 21), which is higher than reported for most other lizard groups. Species from the smaller and isolated Pacific islands are of greatest conservation concern, with most either threatened or Data Deficient, and all particularly vulnerable to invasive species. We estimated 32 undescribed candidate species and linear modelling predicted that an additional 18 species, among these and the data deficient species, are threatened with extinction. Focusing efforts to resolve the taxonomy and conservation status of key taxa, especially on small islands in the Pacific, is a high priority for conserving this remarkably diverse, yet poorly understood, lizard fauna. Our data highlight how cryptic ecologies and cryptic diversity combine and lead to significant underestimation of extinction risk.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1657648</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Link</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>