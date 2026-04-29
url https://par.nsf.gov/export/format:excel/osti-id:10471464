--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10471464</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.ic.2023.105112</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Roadmap of post-quantum cryptography standardization: Side-channel attacks and countermeasures</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shaller, Ari; Zamir, Linir; Nojoumian, Mehrdad</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Information and Computation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>295</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>105112</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0890-5401</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Quantum computing utilizes properties of quantum physics to build a fast-computing machine that can perform quantum computations. This will eventually lead to faster and more efficient calculations especially when we deal with complex problems. However, there is a downside related to this hardware revolution since the security of widely used cryptographic schemes, e.g., RSA encryption scheme, relies on the hardness of certain mathematical problems that are known to be solved efficiently by quantum computers, i.e., making these protocols insecure. As such, while quantum computers most likely will not be available any time in the near future, it's necessary to create alternative solutions before quantum computers become a reality. This paper therefore provides a comprehensive review of attacks and countermeasures in Post-Quantum Cryptography (PQC) to portray a roadmap of PQC standardization, currently led by National Institute of Standards and Technology (NIST). More specifically, there has been a rise in the side-channel attacks against PQC schemes while the NIST standardization process is moving forward. We therefore focus on the side-channel attacks and countermeasures in major post-quantum cryptographic schemes, i.e., the final NIST candidates.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1801341</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>