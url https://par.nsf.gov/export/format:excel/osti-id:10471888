--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10471888</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-34560-9_30</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>PMDG: Privacy for Multi-perspective Process Mining Through Data Generalization</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hildebrant, Ryan; Fahrenkrog-Petersen, Stephan A.; Weidlich, Matthias; Ren, Shangping</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>35th International Conference on Advanced Information Systems Engineering (CAiSE) 2023</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Anonymization of event logs facilitates process mining while protecting sensitive information of process stakeholders. Existing techniques, however, focus on the privatization of the control-flow. Other process perspectives, such as roles, resources, and objects are neglected or subject to randomization, which breaks the dependencies between the perspectives. Hence, existing techniques are not suited for advanced process mining tasks, e.g., social network mining or predictive monitoring . To address this gap, we propose PMDG, a framework to ensure privacy for multi-perspective process mining through data generalization. It provides group-based privacy guarantees for an event log, while preserving the characteristic dependencies between the control-flow and further process perspectives. Unlike existing privatization techniques that rely on data suppression or noise insertion, PMDG adopts data generalization: a technique where the activities and attribute values referenced in events are generalized into more abstract ones, to obtain equivalence classes that are sufficiently large from a privacy point of view. We demonstrate empirically that PMDG outperforms state-of-the-art anonymization techniques, when mining handovers and predicting outcomes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1952225</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer-Verlag</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Zaragoza, Sapin</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>