--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10472116</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>OVIR-3D: Open-Vocabulary 3D Instance Retrieval Without Training on 3D Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lu, Shiyang; Chang, Haonan; Pu_Jing, Eric; Boularias, Abdeslam; Bekris, Kostas</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2023 Conference on Robot Learning (CORL)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This work presents OVIR-3D, a straightforward yet effective method for open-vocabulary 3D object instance retrieval without using any 3D data for training. Given a language query, the proposed method is able to return a ranked set of 3D object instance segments based on the feature similarity of the instance and the text query. This is achieved by a multi-view fusion of text-aligned 2D region proposals into 3D space, where the 2D region proposal network could leverage 2D datasets, which are more accessible and typically larger than 3D datasets. The proposed fusion process is efficient as it can be performed in real-time for most indoor 3D scenes and does not require additional training in 3D space. Experiments on public datasets and a real robot show the effectiveness of the method and its potential for applications in robot navigation and manipulation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2132972; 1846043; 1734492; 2309866</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>JMLR</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Atlanta, Georgia</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>