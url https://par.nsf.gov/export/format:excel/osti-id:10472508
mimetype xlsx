--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10472508</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18653/v1/2023.acl-long.31</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>World-to-Words: Grounded Open Vocabulary Acquisition through Fast Mapping in Vision-Language Models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ma, Ziqiao; Pan, Jiayi; Chai, Joyce</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The 61th Annual Meeting of Association for Computational Linguistics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The ability to connect language units to their referents in the physical world, referred to as grounding, is crucial to learning and understanding grounded meanings of words. While humans demonstrate fast mapping in new word
+learning, it remains unclear whether modern vision-language models can truly represent language with their grounded meanings, and how grounding may further bootstrap new word learning. To this end, we introduce Grounded Open Vocabulary Acquisition (GOVA) to examine grounding and bootstrapping in open-world
+language learning. As an initial attempt, we propose object-oriented BERT (OctoBERT), a novel visually-grounded language model by pre-training on image-text pairs highlighting grounding as an objective. Through extensive
+experiments and analysis, we demonstrate that OctoBERT is a more coherent and fast grounded word learner, and that the grounding ability acquired during pre-training helps the model to learn unseen words more rapidly and robustly.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1949634</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACL 2023</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>