--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10472783</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2022JC019470</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Global Trends in the Distribution of Biogenic Minerals in the Ocean</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Subhas, Adam V.; Pavia, Frank J.; Dong, Sijia; Lam, Phoebe J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Oceans</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2169-9275</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The cycling of marine particulate matter is critical for sequestering carbon in the deep ocean and in marine sediments. Biogenic minerals such as calcium carbonate (CaCO&lt;sub&gt;3&lt;/sub&gt;) and opal add density to more buoyant organic material, facilitating particle sinking and export. Here, we compile and analyze a global data set of particulate organic carbon (POC), particulate inorganic carbon (PIC, or CaCO&lt;sub&gt;3&lt;/sub&gt;), and biogenic silica (bSi, or opal) concentrations collected using large volume pumps (LVPs). We analyze the distribution of all three biogenic phases in the small (1–53 μm) and large (&gt;53 μm) size classes. Over the entire water column 76% of POC exists in the small size fraction. Similarly, the small size class contains 82% of PIC, indicating the importance of small‐sized coccolithophores to the PIC budget of the ocean. In contrast, 50% of bSi exists in the large size fraction, reflecting the larger size of diatoms and radiolarians compared with coccolithophores. We use PIC:POC and bSi:POC ratios in the upper ocean to document a consistent signal of shallow mineral dissolution, likely linked to biologically mediated processes. Sediment trap PIC:POC and bSi:POC are elevated with respect to LVP samples and increase strongly with depth, indicating the concentration of mineral phases and/or a deficit of POC in large sinking particles. We suggest that future sampling campaigns pair LVPs with sediment traps to capture the full particulate field, especially the large aggregates that contribute to mineral‐rich deep ocean fluxes, and may be missed by LVPs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2020878; 1923998</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Oceans</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>