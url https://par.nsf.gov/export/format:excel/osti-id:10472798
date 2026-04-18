--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10472798</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rspa.2023.0042</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Kinematics and dynamics of disclination lines in three-dimensional nematics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Schimming, Cody D.; Viñals, Jorge</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>479</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2273</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1364-5021</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;An exact kinematic law for the motion of disclination lines in nematic liquid crystals as a function of the tensor order parameter&lt;inline-formula&gt;&lt;math&gt;&lt;mrow&gt;&lt;mtext mathvariant='bold'&gt;Q&lt;/mtext&gt;&lt;/mrow&gt;&lt;/math&gt;&lt;/inline-formula&gt;is derived. Unlike other order parameter fields that become singular at their respective defect cores, the tensor order parameter remains regular. Following earlier experimental and theoretical work, the disclination core is defined to be the line where the uniaxial and biaxial order parameters are equal, or equivalently, where the two largest eigenvalues of&lt;inline-formula&gt;&lt;math&gt;&lt;mrow&gt;&lt;mtext mathvariant='bold'&gt;Q&lt;/mtext&gt;&lt;/mrow&gt;&lt;/math&gt;&lt;/inline-formula&gt;cross. This allows an exact expression relating the velocity of the line to spatial and temporal derivatives of&lt;inline-formula&gt;&lt;math&gt;&lt;mrow&gt;&lt;mtext mathvariant='bold'&gt;Q&lt;/mtext&gt;&lt;/mrow&gt;&lt;/math&gt;&lt;/inline-formula&gt;on the line, to be specified by a dynamical model for the evolution of the nematic. By introducing a linear core approximation for&lt;inline-formula&gt;&lt;math&gt;&lt;mrow&gt;&lt;mtext mathvariant='bold'&gt;Q&lt;/mtext&gt;&lt;/mrow&gt;&lt;/math&gt;&lt;/inline-formula&gt;, analytical results are given for several prototypical configurations, including line interactions and motion, loop annihilation, and the response to external fields and shear flows. Behaviour that follows from topological constraints or defect geometry is highlighted. The analytic results are shown to be in agreement with three-dimensional numerical calculations based on a singular Maier–Saupe free energy that allows for anisotropic elasticity.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1838977</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Royal Society London</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>