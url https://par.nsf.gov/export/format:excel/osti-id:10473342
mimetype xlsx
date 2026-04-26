--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10473342</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acs.jpcc.3c02764</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding the Mechanism of Secondary Cation Release from the (001) Surface of Li(Ni &lt;sub&gt;1/3&lt;/sub&gt; Mn &lt;sub&gt;1/3&lt;/sub&gt; Co &lt;sub&gt;1/3&lt;/sub&gt; )O &lt;sub&gt;2&lt;/sub&gt; : Insights from First-Principles</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hudson, Blake G.; Jones, Diamond T.; Rivera Bustillo, Victoria M.; Bennett, Joseph W.; Mason, Sara E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Journal of Physical Chemistry C</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>21022 to 21032</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-7447</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The transformations of complex metal oxides in aqueous settings must be studied to form a chemical understanding of how technologically relevant nanomaterials impact the environment upon disposal. Owing to the inherent heterogeneity and structural complexity of the ternary intercalation material Li(NixMnyCo1-x-y)O2 (NMC), the mechanisms of chemical processes at the solid–water interface are challenging to model. Here, density functional theory (DFT) + solvent ion methodology is used to study the energetics of stepwise release of two surface metals following unique pathways. The study spans different combinations of metal removal and also considers unique patterns of defects formed by modeling the NMC surface in supercells. The approach here also considers the equilibration of the surface with the surroundings between successive metal removals. A key finding is that a second metal removal prefers to proceed at a metal lattice site adjacent to the initial defect, and this is attributed in part to how the resulting slab with two metal vacancies maintains the most antiferromagnetic couplings between the remaining Ni/Mn.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2001611</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>