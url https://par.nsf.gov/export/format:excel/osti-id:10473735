--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,196 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...144 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -210,183 +65,332 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10473735</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18739/A2BK16R1B</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Housing insecurity in Alaska, 2020-ongoing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>D. McNair, Lisa; Nicewonger, Todd; Fritz, Stacey</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study initiated an exploration into how community members, specialists in housing issues, and social scientists might collaborate to address homelessness in Alaska. Through interviews and participant observation of planning meetings and related activities, the researchers are gathering insights from design experts, community organizers, and experts working on urban-rural homelessness in Alaska.  This includes gathering information about cold weather design processes and issues facing urban-rural homelessness in Alaska, as well as the identification of possible research questions that can inform the development of a grant application for a multi-year research study.
+      The study includes in-person as well as virtual research activities. Because of geographic distances, the majority of initial research activities were conducted virtually, but in-person field site visits began to take place June 15, 2021, and subsequent trips have taken place from August 2021-onward. These research trips involve site visits, participation in meetings, and in-person interviews when possible.
+      Phase 1:  24 initial interviews were conducted with a range of stakeholders about housing insecurity in Alaska and the impacts of the COVID-19 pandemic. Includes interviewees from remote villages, from the Association of Alaskan Housing Authorities (AAHA), homeless advocates, designers, social scientists, engineers, and builders. Topics included myths about homelessness, homeless versus houseless terminology, research organizations, policies, impacts of pandemic, housing needs, and contrasting strategies. Analysis and synthesis with subsequent data is ongoing.
+      01: policy
+      02: interview with researcher
+      03: homelessness - Anchorage - rural communities - data sharing
+      04: design in rural communities
+      05: housing shortages in rural communities
+      06: technical issues in housing - collaborating with rural communities
+      07: homeless community in Fairbanks
+      08: history of Cold Climate Housing Research Center
+      09: design - homelessness - Anchorage
+      10: homelessness - rural/hub/urban - need for housing design repository
+      11: homelessness - Nome - Savoonga - designers need to visit villages
+      12: reverse interview - designer interviews researchers
+      13: homelessness - Anchorage - Bethel - housing costs
+      14: homelessness - rural/hub/urban spectrum - subsistence - houseless term
+      15: homelessness data and Bethel - impacts of pandemic - myths
+      16: homelessness data and Bethel - impacts of pandemic
+      17: ISERC (Integrated Security Education and Research Center) research
+      18: homelessness data and Bethel - CARES Act
+      19: homelessness data (gaps) and Bethel - CARES Act
+      20: homelessness data and Bethel
+      21: designer - public awareness and museum exhibits
+      22: veterans and community organizer
+      23: AAHA staff member
+      24: homelessness - Fairbanks - pandemic impacts on rescue missions
+      Phase 2: 49 additional interviews were conducted with support from NSF funding (NSF 2103356: RAPID: COVID-19, Remote Ethnography, and the Rural Alaskan Housing Crisis). A meta-data description of the participants and topics are attached (&amp;#39;RAPID_interview_list___Descriptions&amp;#39;).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2122130</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NSF Arctic Data Center</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>https://arcticdata.io/catalog/view/doi:10.18739/A2BK16R1B</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>