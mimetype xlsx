--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10473767</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-022-33392-9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>US cities increasingly integrate justice into climate planning and create policy tools for climate justice</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Diezmartínez, Claudia V.; Short Gianotti, Anne G.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Climate change is one of the most important ethical issues of our time. Urban scholars and policymakers now recognise the need to address justice concerns associated with cities’ responses to climate change. However, little empirical research has examined whether and how cities have integrated justice into climate mitigation planning. Here, we show that large cities in the US are increasingly attending to justice in their climate action plans and that the recognition of structural and historical injustices is becoming more common. We demonstrate that justice is articulated differently across mitigation sectors, uncover local characteristics that may impact cities’ level of engagement with justice, and introduce four policy tools that pioneer cities have developed to operationalise just climate policies on the ground. More attention to justice in policy implementation and evaluation is needed as cities continue to move toward just urban transitions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1735087</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>