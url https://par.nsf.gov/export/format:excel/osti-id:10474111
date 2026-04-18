--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10474111</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.adh9143</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>How genomic insights into the evolutionary history of clouded leopards inform their conservation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yuan, Jiaqing; Wang, Guiqiang; Zhao, Le; Kitchener, Andrew C.; Sun, Ting; Chen, Wu; Huang, Chen; Wang, Chen; Xu, Xiao; Wang, Jinhong; Lu, Huimeng; Xu, Lulu; Jiangzuo, Qigao; Murphy, William J.; Wu, Dongdong; Li, Gang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Clouded leopards (&lt;italic&gt;Neofelis&lt;/italic&gt;spp.), a morphologically and ecologically distinct lineage of big cats, are severely threatened by habitat loss and fragmentation, targeted hunting, and other human activities. The long-held poor understanding of their genetics and evolution has undermined the effectiveness of conservation actions. Here, we report a comprehensive investigation of the whole genomes, population genetics, and adaptive evolution of&lt;italic&gt;Neofelis&lt;/italic&gt;. Our results indicate the genus&lt;italic&gt;Neofelis&lt;/italic&gt;arose during the Pleistocene, coinciding with glacial-induced climate changes to the distributions of savannas and rainforests, and signatures of natural selection associated with genes functioning in tooth, pigmentation, and tail development, associated with clouded leopards’ unique adaptations. Our study highlights high-altitude adaptation as the main factor driving nontaxonomic population differentiation in&lt;italic&gt;Neofelis nebulosa&lt;/italic&gt;. Population declines and inbreeding have led to reduced genetic diversity and the accumulation of deleterious variation that likely affect reproduction of clouded leopards, highlighting the urgent need for effective conservation efforts.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1753760</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAAS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>