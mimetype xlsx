--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10474226</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/aelm.202200413</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Highly Efficient Polarization‐Controlled Electrical Conductance Modulation in a van der Waals Ferroelectric/Semiconductor Heterostructure</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Parker, Jacob; Gu, Yi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advanced Electronic Materials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2199-160X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Utilizing the unique in‐plane/out‐of‐plane polarization coupling in ferroelectric van der Waals α‐In&lt;sub&gt;2&lt;/sub&gt;Se&lt;sub&gt;3&lt;/sub&gt;, ferroelectric‐polarization‐controlled electrical conductance modulation in two‐dimensional (2D) MoS&lt;sub&gt;2&lt;/sub&gt;with a large dynamic range of over 5 orders of magnitude and excellent non‐volatility is demonstrated. This highly efficient control of the electrical conductance is facilitated by enhanced capacitive coupling through atomic‐layer‐deposition‐grown Al&lt;sub&gt;2&lt;/sub&gt;O&lt;sub&gt;3&lt;/sub&gt;as the dielectric medium. By varying the in‐plane poling bias to the ferroelectric α‐In&lt;sub&gt;2&lt;/sub&gt;Se&lt;sub&gt;3&lt;/sub&gt;, the electrical conductance of vertically stacked 2D MoS&lt;sub&gt;2&lt;/sub&gt;can be tuned continuously. This approach enables simplified device design and provides great flexibility in device integrations, and it can be applied in principle to manipulate the electronic states in any 2D semiconductors for various applications such as transistors, tunneling devices, and reconfigurable electronics. The results also provide insight into the ferroelectric polarization screening by ambient chemical species, highlighting the need for surface passivation, and/or device encapsulations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1930769</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>