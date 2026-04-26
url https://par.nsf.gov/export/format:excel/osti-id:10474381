--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10474381</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1162/neco_a_01613</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Winning the Lottery With Neural Connectivity Constraints: Faster Learning Across Cognitive Tasks With Spatially Constrained Sparse RNNs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Khona, Mikail; Chandra, Sarthak; Ma, Joy J.; Fiete, Ila R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Neural Computation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1850 to 1869</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0899-7667</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Recurrent neural networks (RNNs) are often used to model circuits in the brain and can solve a variety of difficult computational problems requiring memory, error correction, or selection (Hopfield, 1982; Maass et al., 2002; Maass, 2011). However, fully connected RNNs contrast structurally with their biological counterparts, which are extremely sparse (about 0.1%). Motivated by the neocortex, where neural connectivity is constrained by physical distance along cortical sheets and other synaptic wiring costs, we introduce locality masked RNNs (LM-RNNs) that use task-agnostic predetermined graphs with sparsity as low as 4%. We study LM-RNNs in a multitask learning setting relevant to cognitive systems neuroscience with a commonly used set of tasks, 20-Cog-tasks (Yang et al., 2019). We show through reductio ad absurdum that 20-Cog-tasks can be solved by a small pool of separated autapses that we can mechanistically analyze and understand. Thus, these tasks fall short of the goal of inducing complex recurrent dynamics and modular structure in RNNs. We next contribute a new cognitive multitask battery, Mod-Cog, consisting of up to 132 tasks that expands by about seven-fold the number of tasks and task complexity of 20-Cog-tasks. Importantly, while autapses can solve the simple 20-Cog-tasks, the expanded task set requires richer neural architectures and continuous attractor dynamics. On these tasks, we show that LM-RNNs with an optimal sparsity result in faster training and better data efficiency than fully connected networks.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2151077</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Neural Computation, MIT Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>