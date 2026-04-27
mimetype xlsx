--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,187 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...135 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -201,183 +65,326 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10474436</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cryptographic Binding Should Not Be Optional: A Formal-Methods Analysis of FIDO UAF Authentication</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Golaszewski, Enis; Sherman, Alan T.; Zieglar, Edward</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM CCS (submitted)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>s a case study in cryptographic binding, we present a formal-methods analysis of the Fast IDentity Online (FIDO) Universal Authentication Framework (UAF) authentication protocol's cryptographic channel binding mechanisms.
+First, we show that UAF's channel bindings fail to mitigate protocol interaction by a Dolev-Yao (DY) adversary, enabling the adversary to transfer the server's authentication challenge to alternate sessions of the protocol.
+As a result, in some contexts, the adversary can masquerade as 
+a client and establish an authenticated session with a server, which 
+might be a bank server.
+Second, we implement a proof-of-concept man-in-the-middle attack against eBay's open source FIDO UAF implementation.
+Third, we propose and verify an improvement of UAF channel binding that better resists protocol interaction, in which the client and the server, rather than the client alone, bind the server's challenge to the session.
+The weakness we analyze is similar to the vulnerability discovered in the Needham-Schroeder protocol over 25 years ago. That this vulnerability appears in FIDO UAF highlights the strong need for protocol designers to bind messages properly and to analyze their designs with formal-methods tools.
+UAF's channel bindings fail for four reasons: channel binding is optional; 
+the client cannot authenticate the server's challenge, 
+even when channel binding is used; 
+the standard permits the server to accept incorrect channel bindings; and 
+the protocol binds only to the communication endpoints and not to the protocol session.
+We carry out our analysis of the standard and our suggested improvement using the Cryptographic Protocol Shapes Analyzer (CPSA).
+To our knowledge, we are first to carry out a formal-methods analysis of channel binding in FIDO UAF, first to identify the structural weakness resulting from improper binding, and first to exhibit details of an attack resulting from this weakness.
+In FIDO UAF, the client can cryptographically bind protocol data (including a server-generated authentication challenge) to the underlying authenticated communication channel.
+To facilitate the protocol's adoption, the FIDO Alliance makes the channel binding optional and allows a server to accept incorrect channel bindings, such as when the client communicates through a network perimeter proxy.
+Practitioners should be aware that, when omitting channel binding or accepting incorrect channel bindings, FIDO UAF is vulnerable to a protocol-interaction attack in which the adversary tricks the client and authenticator to act as confused deputies to sign an authentication challenge for the adversary.
+In addition to enabling the server to verify the client's binding of the challenge to the channel, our improved mandatory dual channel-binding mechanism provides the following two advantages:
+(1) By binding the challenge to the channel, the server provides an opportunity for the client to verify this binding. By contrast, in the current standard, the client cannot authenticate the server's challenge.
+(2) It performs binding at the server where the authentication challenge is created, hindering an adversary from transplanting the challenge into another protocol execution.
+Our case study illustrates the importance of cryptographically binding context to protocol messages to prevent an adversary from misusing messages out of context.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1753681</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>