--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10474889</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>At-home engineering: Caregivers’ support during problem-solving.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Penney, L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Blikstein, P.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 17th International Conference of the Learning Sciences - ICLS 2023</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1170-1173</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The home environment is a critical context in which children engage in STEM activities. Caregivers serve as key influencers on their children’s engagement in these activities. This case study of four families explored how caregivers support their child(ren) during moments of problem-solving while completing engineering activities at home and illustrated the variation in caregiver support, caregiver participation/child agency, problem-solving strategies used, and integration of activities into the home. Our findings suggest we need to be purposeful in designing kit activities and supports for caregivers that will contribute to meaningful interactions during STEM activities that draw upon the unique relationship between caregivers and their children in the home.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1759259</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Society of the Learning Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>