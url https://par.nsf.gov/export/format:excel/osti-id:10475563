--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10475563</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/pds.2023.281</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>OBSERVATIONS ON THE IMPLICATIONS OF GENERATIVE DESIGN TOOLS ON DESIGN PROCESS AND DESIGNER BEHAVIOUR</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Saadi, Jana; Yang, Maria</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Design Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2805 to 2814</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2732-527X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Developments in artificial intelligence (AI) are opening the possibilities for the development of more advanced design tools. An example of these innovations are generative design tools, in which the generation of complex and high performing products is possible. This study investigates the use of generative design tools and how they may influence the design process and designer behaviour. Six interviews of interdisciplinary designers were conducted to understand the implications of using generative design tools. It was observed that generative design tools primarily allow for quantitative inputs to the tool while qualitative metrics, such as aesthetics, are considered indirectly by designers. The subjectivity of the designer and how they incorporate the quantitative and qualitative metrics in the generative design tool can lead to differing outcomes between designers. Notable differences in tool usage are also observed between expert and novice computational designers. Additional studies should be conducted to further understand the extent generative design tools impact the design process, designer behaviour, and design outcomes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1854833</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Design Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>