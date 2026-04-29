--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10475783</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Combining Game-Based and Inquiry-Oriented Learning for Teaching Linear Algebra</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Amresh, Ashish; Verma, Vipin; Zandieh, Michelle</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASEE annual conference  exposition proceedings</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2153-5868</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Linear algebra instruction is an essential competency that is necessary for success in multiple engineering disciplines. Research in realistic mathematics education and the development of an empirically tested curriculum in inquiry-oriented practices for teaching linear algebra helps improve the ability of instructors to teach the content via multiple lenses and modes. While there have been good instructional materials and strategies developed to apply inquiry-oriented instruction for linear algebra, students struggle to apply and connect the different modes. Game-based learning provides a platform to creatively include multiple modes and strategies in a fun and engaging manner. In this paper, we present we discuss the addition of game-based learning elements into an existing curriculum that teaches undergraduate linear algebra via an inquiry-oriented pedagogy. The aim of this paper is to discuss the game design strategies used in connecting game based learning to inquiry oriented methods.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1712524</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society for Engineering Education</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Baltimore, MD</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>