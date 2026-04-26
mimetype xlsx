--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10475784</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1146/annurev-astro-052920-125203</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Key Physical Processes in the Circumgalactic Medium</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Faucher-Giguère, Claude-André; Oh, S. Peng</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annual Review of Astronomy and Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>131 to 195</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0066-4146</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Spurred by rich, multiwavelength observations and enabled by new simulations, ranging from cosmological to subparsec scales, the past decade has seen major theoretical progress in our understanding of the circumgalactic medium (CGM). We review key physical processes in the CGM. Our conclusions include the following: ▪ The properties of the CGM depend on a competition between gravity-driven infall and gas cooling. When cooling is slow relative to free fall, the gas is hot (roughly virial temperature), whereas the gas is cold ( T ∼ 10&lt;sup&gt;4&lt;/sup&gt;K) when cooling is rapid. ▪ Gas inflows and outflows play crucial roles, as does the cosmological environment. Large-scale structure collimates cold streams and provides angular momentum. Satellite galaxies contribute to the CGM through winds and gas stripping. ▪ In multiphase gas, the hot and cold phases continuously exchange mass, energy, and momentum. The interaction between turbulent mixing and radiative cooling is critical. A broad spectrum of cold gas structures, going down to subparsec scales, arises from fragmentation, coagulation, and condensation onto gas clouds. ▪ Magnetic fields, thermal conduction, and cosmic rays can substantially modify how the cold and hot phases interact, although microphysical uncertainties are presently large. Key open questions for future work include the mutual interplay between small-scale structure and large-scale dynamics, and how the CGM affects the evolution of galaxies.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1652522</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Annual Reviews</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>