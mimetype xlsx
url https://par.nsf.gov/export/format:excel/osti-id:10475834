--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10475834</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Toward a productive definition of Technology in science and STEM education</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ellis, J. A.; Wieselmann, J. R.; Sivaraj, R.; Roehrig, G. H.; Dare, E. A.; &amp; Ring-Whalen, E. A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-03-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Contemporary issues in technology and teacher education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1528-5804</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The lack of a definition of the T in STEM (science, technology, engineering, and mathematics) acronym is pervasive, and it is often the teachers of STEM disciplines who inherit the task of defining the role of technology within their K-12 classrooms. These definitions often vary significantly, and they have profound implications for curricular and instructional goals within science and STEM classrooms. This theoretical paper summarizes of technology initiatives across science and STEM education from the past 30 years to present perspectives on the role of technology in science-focused STEM education. The most prominent perspectives describe technology as the following: (a) vocational education, industrial arts, or the product of engineering, (b) educational or instructional technology, (c) computing or computational thinking, and (d) the tools and practices used by practitioners of science, mathematics, and engineering. We have identified the fourth perspective as the most salient with respect to K-12 science and STEM education. This particular perspective is in many ways compatible with the other three perspectives, but this depends heavily on the beliefs, prior experiences, and instructional goals of teachers who use technology in their science or STEM classroom.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1812794</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Association for the Advancement of Computing in Education</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>