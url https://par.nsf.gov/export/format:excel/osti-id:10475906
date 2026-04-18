--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10475906</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.jmbbm.2023.105880</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Ultraviolet light induces mechanical and structural changes in full thickness human skin</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ittycheri, Abraham; Lipsky, Zachary W.; Hookway, Tracy A.; German, Guy K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of the Mechanical Behavior of Biomedical Materials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>143</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>105880</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1751-6161</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>While the detrimental health effects of prolonged ultraviolet (UV) irradiation on skin health have been widely accepted, the biomechanical process by which photoaging occurs and the relative effects of irradiation with different UV ranges on skin biomechanics have remained relatively unexplored. In this study, the effects of UV-induced photoageing are explored by quantifying the changes in the mechanical properties of full-thickness human skin irradiated with UVA and UVB light for incident dosages up to 1600 J/cm2. Mechanical testing of skin samples excised parallel and perpendicular to the predominant collagen fiber orientation show a rise in the fractional relative difference of elastic modulus, fracture stress, and toughness with increased UV irradiation. These changes become significant with UVA incident dosages of 1200 J/cm^2 for samples excised both parallel and perpendicular to the dominant collagen fiber orientation. However, while mechanical changes occur in samples aligned with the collagen orientation at UVB dosages of 1200 J/cm^2, statistical differences in samples perpendicular to the collagen orientation emerge only for UVB dosages of 1600 J/cm^2. No notable or consistent trend is observed for the fracture strain. Analyses of toughness changes with maximum absorbed dosage reveals that no one UV range is more impactful in inducing mechanical property changes, but rather these changes scale with maximum absorbed energy. Evaluation of the structural characteristics of collagen further reveals an increase in collagen fiber bundle density with UV irradiation, but not collagen tortuosity, potentially linking mechanical changes to altered microstructure.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1653071</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal of the Mechanical Behavior of Biomedical Materials</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>