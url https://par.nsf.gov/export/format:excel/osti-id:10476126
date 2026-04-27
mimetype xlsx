--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10476126</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/B36734.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Examining the influence of disequilibrium landscape on millennial-scale erosion rates in the San Bernardino Mountains, California, USA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Argueta, Marina O.; Moon, Seulgi; Blisniuk, Kimberly; Brown, Nathan D.; Corbett, Lee B.; Bierman, Paul R.; Zimmerman, Susan R.H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geological Society of America Bulletin</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0016-7606</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Temporal and spatial variations of tectonic rock uplift are generally thought to be the main controls on long-term erosion rates in various landscapes. However, rivers continuously lengthen and capture drainages in strike-slip fault systems due to ongoing motion across the fault, which can induce changes in landscape forms, drainage networks, and local erosion rates. Located along the restraining bend of the San Andreas Fault, the San Bernardino Mountains provide a suitable location for assessing the influence of topographic disequilibrium from perturbations by tectonic forcing and channel reorganization on measured erosion rates. In this study, we measured 17 new basin-averaged erosion rates using cosmogenic 10Be in river sands (hereafter, 10Be-derived erosion rates) and compiled 31 10Be-derived erosion rates from previous work. We quantify the degree of topographic disequilibrium using topographic analysis by examining hillslope and channel decoupling, the areal extent of pre-uplift surface, and drainage divide asymmetry across various landscapes. Similar to previous work, we find that erosion rates generally increase from north to south across the San Bernardino Mountains, reflecting a southward increase in tectonic activity. However, a comparison between 10Be-derived erosion rates and various topographic metrics in the southern San Bernardino Mountains suggests that the presence of transient landscape features such as relict topography and drainage-divide migration may explain local variations in 10Be-derived erosion rates. Our work shows that coupled analysis of erosion rates and topographic metrics provides tools for assessing the influence of tectonic uplift and channel reorganization on landscape evolution and 10Be-derived erosion rates in an evolving strike-slip restraining bend.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2012073; 1945431; 1735676; 1848547; 2012353; 2300560</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Geological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>