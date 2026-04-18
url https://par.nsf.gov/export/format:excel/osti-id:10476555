--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10476555</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/nar/gkac569</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Short LNA-modified oligonucleotide probes as efficient disruptors of DNA G-quadruplexes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chowdhury, Souroprobho; Wang, Jiayi; Nuccio, Sabrina Pia; Mao, Hanbin; Di Antonio, Marco</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-08T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nucleic Acids Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>7247 to 7259</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0305-1048</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;G-quadruplexes (G4s) are well known non-canonical DNA secondary structures that can form in human cells. Most of the tools available to investigate G4-biology rely on small molecule ligands that stabilise these structures. However, the development of probes that disrupt G4s is equally important to study their biology. In this study, we investigated the disruption of G4s using Locked Nucleic Acids (LNA) as invader probes. We demonstrated that strategic positioning of LNA-modifications within short oligonucleotides (10 nts.) can significantly accelerate the rate of G4-disruption. Single-molecule experiments revealed that short LNA-probes can promote disruption of G4s with mechanical stability sufficient to stall polymerases. We corroborated this using a single-step extension assay, revealing that short LNA-probes can relieve replication dependent polymerase-stalling at G4 sites. We further demonstrated the potential of such LNA-based probes to study G4-biology in cells. By using a dual-luciferase assay, we found that short LNA probes can enhance the expression of c-KIT to levels similar to those observed when the c-KIT promoter is mutated to prevent the formation of the c-KIT1 G4. Collectively, our data suggest a potential use of rationally designed LNA-modified oligonucleotides as an accessible chemical-biology tool for disrupting individual G4s and interrogating their biological functions in cells.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1904921</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Oxford University Publisher</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>