--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10476676</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.6073/pasta/25db019b6811f4177114e7cc10095988</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Jornada Basin LTER Cross-scale Interactions Study (CSIS) Block 13 meteorological station: 30-minute soil volumetric water content data: 2013 - ongoing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Duniway, Michael</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>30-minute Soil Moisture data at 10 cm at CSIS Block-13.  Collection of soil volumetric water content data at Jornada LTER Cross-scale Interactions Study (CSIS) blocks, New Mexico, supports the environmental monitoring objectives of the Jornada LTER monitoring program that look at plant-soil water dynamics.  Soil volumetric water content is measured at 10 cm depth at 3 locations at each of the 4 plots per block.  The locations in each plot are under bare soil, under perennial grass, and under shrub. Volumetric water content, bulk electrical conductivity, soil temperature, and bulk dielectric permittivity are recorded every 30 minutes at an automated meteorological station installed at Jornada LTER CSIS Block-13 site.  This is an ONGOING dataset.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025166</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Environmental Data Initiative</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>