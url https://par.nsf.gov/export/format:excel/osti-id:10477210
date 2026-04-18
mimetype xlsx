--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10477210</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Concolic Testing of Front-end JavaScript</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Zhe; Xie, Fei</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference on Fundamental Approaches to Software Engineering (FASE)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>JavaScript has become the most popular programming language for web front-end development. With such popularity, there is a great demand for thorough testing of client-side JavaScript web applications. In this paper, we present a novel approach to concolic testing of front-end JavaScript web applications. This approach leverages widely used JavaScript testing frameworks such as Jest and Puppeteer and conducts concolic execution on JavaScript functions in web applications for unit testing. The seamless integration of concolic testing with these testing frameworks allows injection of symbolic variables within the native execution context of a JavaScript web function and precise capture of concrete execution traces of the function under test. Such concise execution traces greatly improve the effectiveness and efficiency of the subsequent symbolic analysis for test generation. We have implemented our approach on Jest and Puppeteer. The application of our Jest implementation on Metamask, one of the most popular Crypto wallets, has uncovered 3 bugs and 1 test suite improvement, whose bug reports have all been accepted by Metamask developers on Github. We also applied our Puppeteer implementation to 21 Github projects and detected 4 bugs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1908571</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Paris, France</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>