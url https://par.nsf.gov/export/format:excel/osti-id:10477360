--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10477360</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41597-023-02303-y</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DOCU-CLIM: A global documentary climate dataset for climate reconstructions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Burgdorf, Angela-Maria; Brönnimann, Stefan; Adamson, George; Amano, Tatsuya; Aono, Yasuyuki; Barriopedro, David; Bullón, Teresa; Camenisch, Chantal; Camuffo, Dario; Daux, Valérie; del Rosario Prieto, María; Dobrovolný, Petr; Gallego, David; García-Herrera, Ricardo; Gergis, Joelle; Grab, Stefan; Hannaford, Matthew J.; Holopainen, Jari; Kelso, Clare; Kern, Zoltán; Kiss, Andrea; Kuan-Hui Lin, Elaine; Loader, Neil J.; Možný, Martin; Nash, David; Nicholson, Sharon E.; Pfister, Christian; Rodrigo, Fernando S.; Rutishauser, This; Sharma, Sapna; Takács, Katalin; Vargas, Ernesto T.; Vega, Inmaculada</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2052-4463</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Documentary climate data describe evidence of past climate arising from predominantly written historical documents such as diaries, chronicles, newspapers, or logbooks. Over the past decades, historians and climatologists have generated numerous document-based time series of local and regional climates. However, a global dataset of documentary climate time series has never been compiled, and documentary data are rarely used in large-scale climate reconstructions. Here, we present the first global multi-variable collection of documentary climate records. The dataset DOCU-CLIM comprises 621 time series (both published and hitherto unpublished) providing information on historical variations in temperature, precipitation, and wind regime. The series are evaluated by formulating proxy forward models (i.e., predicting the documentary observations from climate fields) in an overlapping period. Results show strong correlations, particularly for the temperature-sensitive series. Correlations are somewhat lower for precipitation-sensitive series. Overall, we ascribe considerable potential to documentary records as climate data, especially in regions and seasons not well represented by early instrumental data and palaeoclimate proxies.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1854511; 1850661</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NSF</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>