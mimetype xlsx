--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10477495</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Virtual Reality, Augmented Reality, Mixed Reality, Holograms and Holodecks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ghandeharizadeh S.; Oria V.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Mitra LLC</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Ghandeharizadeh S.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper provides an overview of different forms of reality, comparing and contrasting them with one another.  It argues the definition of the term "reality" is ambiguous.  This motivates an internalization of elements from a technology standpoint, e.g., biological, 3D printed, Flying Light Speck illuminations, etc.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2232382</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>First International Conference on Holodecks</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>