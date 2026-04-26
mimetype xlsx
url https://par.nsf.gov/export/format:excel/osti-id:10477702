--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10477702</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3572959</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>AutoScaleDSE: A Scalable Design Space Exploration Engine for High-Level Synthesis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jun, Hyegang; Ye, Hanchen; Jeong, Hyunmin; Chen, Deming</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Reconfigurable Technology and Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 30</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1936-7406</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;High-Level Synthesis (HLS) has enabled users to rapidly develop designs targeted for FPGAs from the behavioral description of the design. However, to synthesize an optimal design capable of taking better advantage of the target FPGA, a considerable amount of effort is needed to transform the initial behavioral description into a form that can capture the desired level of parallelism. Thus, a design space exploration (DSE) engine capable of optimizing large complex designs is needed to achieve this goal. We present a new DSE engine capable of considering code transformation, compiler directives (pragmas), and the compatibility of these optimizations. To accomplish this, we initially express the structure of the input code as a graph to guide the exploration process. To appropriately transform the code, we take advantage of ScaleHLS based on the multi-level compiler infrastructure (MLIR). Finally, we identify problems that limit the scalability of existing DSEs, which we name the “design space merging problem.” We address this issue by employing a Random Forest classifier that can successfully decrease the number of invalid design points without invoking the HLS compiler as a validation tool. We evaluated our DSE engine against the ScaleHLS DSE, outperforming it by a maximum of 59×. We additionally demonstrate the scalability of our design by applying our DSE to large-scale HLS designs, achieving a maximum speedup of 12× for the benchmarks in the MachSuite and Rodinia set.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2117997</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>https://dl.acm.org/doi/10.1145/3572959</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>