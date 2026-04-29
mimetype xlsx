--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10477868</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.quascirev.2023.108312</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Holocene humid periods of the Levant – evidence from Dead Sea lake-levels</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Goldsmith, Yonaton; Cohen, Ofer; Stein, Mordechai; Torfstein, Adi; Kiro, Yael; Kushnir, Yochanan; Bartov, Yuval; Ben-Moshe, Liran; Frumkin, Amos; Lensky, Nadav G.; Keinan, Jonathan; Gonen, Lilach; Enzel, Yehouda</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Quaternary Science Reviews</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>318</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>108312</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0277-3791</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Water availability in the Levant is predicted to decline due to global warming in the upcoming decades and is expected to substantially impact the region. Determining the long-term natural rainfall variability in this region is essential for understanding the regional hydroclimatic response to external climate forcings and for contex- tualizing future hydroclimate changes. The Dead Sea (DS), located in the southern Levant, is a closed-basin lake whose size varies as a function of water availability. Reconstructing DS lake-level variations through time provides a quantitative measure of the natural hydroclimate variability and can inform on the local hydroclimate response to changes in global climate. Here, we constructed an updated lake-level history of the Holocene DS by: 1) studying lake high-stands derived from a series of new cores collected in the DS southern basin, 2) re-dating of the two major Holocene high-stand exposures, and 3) compiling all previously published ages of Holocene DS lake-level markers (n = 296 radiocarbon ages). The results show that the early (10–6.1 kyr cal BP) and late Holocene (3.6–0 kyr cal BP) in the DS were predominantly wet albeit punctuated by dry intervals, whereas the middle Holocene (6.1–3.6 kyr cal BP) was most likely relatively dry. This pattern of two Holocene humid in- tervals is also evident in distillation records derived from Levant speleothem caves (which represent the inte- grated magnitude of rainout from the vapor source to the caves), indicating that rainfall intensity and total water availability were correlated throughout the Holocene. These two humid intervals occurred during high and low summer insolation conditions, suggesting that they were modulated by different climatic mechanisms. The predicted future drying in the Levant is of similar magnitude to the natural hydroclimate variability and thus, it is crucial to assess whether the anthropogenic drying is in- or out-of phase with the natural climate variability.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2127684</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>