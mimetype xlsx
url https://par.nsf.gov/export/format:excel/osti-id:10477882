--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10477882</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Efficient and Equivariant Graph Networks for Predicting Quantum Hamiltonian</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yu, Haiyang; Xu, Zhao; Qian, Xiaofeng; Qian, Xiaoning; Ji, Shuiwang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Andreas Krause, Emma Brunskill</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of Machine Learning Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>202</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>40412-40424</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2640-3498</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We consider the prediction of the Hamiltonian matrix, which finds use in quantum chemistry and condensed matter physics. Efficiency and equivariance are two important, but conflicting factors. In this work, we propose a SE(3)-equivariant network, named QHNet, that achieves efficiency and equivariance. Our key advance lies at the innovative design of QHNet architecture, which not only obeys the underlying symmetries, but also enables the reduction of number of tensor products by 92%. In addition, QHNet prevents the exponential growth of channel dimension when more atom types are involved. We perform experiments on MD17 datasets, including four molecular systems. Experimental results show that our QHNet can achieve comparable performance to the state of the art methods at a significantly faster speed. Besides, our QHNet consumes 50% less memory due to its streamlined architecture. Our code is publicly available as part of the AIRS library (https://github.com/divelab/AIRS).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1835690</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MLResearchPress</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>