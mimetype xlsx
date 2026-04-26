--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10478136</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0286857</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding mental health trends during COVID-19 pandemic in the United States using network analysis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kobayashi, Hiroko; Saenz-Escarcega, Raul; Fulk, Alexander; Agusto, Folashade B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Meira, Karina Cardoso</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-08T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0286857</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The emergence of COVID-19 in the United States resulted in a series of federal and state-level lock-downs and COVID-19 related health mandates to manage the spread of the virus. These policies may negatively impact the mental health state of the population. This study focused on the trends in mental health indicators following the COVID-19 pandemic amongst four United States geographical regions, and political party preferences. Indicators of interest included feeling anxious, feeling depressed, and worried about finances. Survey data from the Delphi Group at Carnegie Mellon University were analyzed using clustering algorithms and dynamic connectome obtained from sliding window analysis. Connectome refers to the description of connectivity on a network. United States maps were generated to observe spatial trends and identify communities with similar mental health and COVID-19 trends. Between March 3rd, 2021, and January 10th, 2022, states in the southern geographic region showed similar trends for reported values of feeling anxious and worried about finances. There were no identifiable communities resembling geographical regions or political party preference for the feeling depressed indicator. We observed a high degree of correlation among southern states as well as within Republican states, where the highest correlation values from the dynamic connectome for feeling anxious and feeling depressed variables seemingly overlapped with an increase in COVID-19 related cases, deaths, hospitalizations, and rapid spread of the COVID-19 Delta variant.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2230117</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PLOS One</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>