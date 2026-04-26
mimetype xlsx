--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10478137</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1615/JMachLearnModelComput.2023047213</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>MACHINE LEARNING FOR PREDICTING THE DYNAMICS OF INFECTIOUS DISEASES DURING TRAVEL THROUGH PHYSICS INFORMED NEURAL NETWORKS</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ogueda-Oliva, Alonso G.; Martínez-Salinas, Erika Johanna; Arunachalam, Viswanathan; Seshaiyer, Padmanabhan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Machine Learning for Modeling and Computing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>17 to 35</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2689-3967</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In the past few years, approaches such as physics informed neural networks (PINNs) have been applied to a variety of applications that can be modeled by linear and nonlinear ordinary and partial differential equations. Specifically, this work builds on the application of PINNs to a SIRD (susceptible, infectious, recovered, and dead) compartmental model and enhances it to build new mathematicalmodels that incorporate transportation between populations and their impact on the dynamics of infectious diseases. Our work employs neural networks capable of learning how diseases spread, forecasting their progression, and finding their unique parameters. We show how these approaches are capable of predicting the behavior of a disease described by governing differential equations that include parameters and variables associated with the movement of the population between neighboring cities. We show that our model validates real data and also how such PINNs based methodspredict optimal parameters for given datasets.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2230117</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>BEGELL HOUSE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>