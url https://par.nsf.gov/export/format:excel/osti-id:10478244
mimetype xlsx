--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10478244</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/hyp.14939</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Shallow and local or deep and regional? Inferring source groundwater characteristics across mainstem riverbank discharge faces</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Haynes, Adam B.; Briggs, Martin A.; Moore, Eric; Jackson, Kevin; Knighton, James; Rey, David M.; Helton, Ashley M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Hydrological Processes</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0885-6087</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Riverbank groundwater discharge faces are spatially extensive areas of preferential seepage that are exposed to air at low river flow. Some conceptual hydrologic models indicate discharge faces represent the spatial convergence of highly variable age and length groundwater flowpaths, while others indicate greater consistency in source groundwater characteristics. Our detailed field investigation of preferential discharge points nested across mainstem riverbank discharge faces was accomplished by: (1) leveraging new temperature‐based recursive estimation (extended Kalman Filter) modelling methodology to evaluate seasonal, diurnal, and event‐driven groundwater flux patterns, (2) developing a multi‐parameter toolkit based on readily measured attributes to classify the general source groundwater flowpath depth and flowpath length scale, and, (3) assessing whether preferential flow points across discharge faces tend to represent common or convergent groundwater sources. Five major groundwater discharge faces were mapped along the Farmington River, CT, United States using thermal infrared imagery. We then installed vertical temperature profilers directly into 39 preferential discharge points for 4.5 months to track vertical discharge flux patterns. Monthly water chemistry was also collected at the discharge points along with one spatial synoptic of stable isotopes of water and dissolved radon gas. We found pervasive evidence of shallow groundwater sources at the upstream discharge faces along a wide valley section with deep bedrock, as primarily evidenced by pronounced diurnal discharge flux patterns. Discharge flux seasonal trends and bank storage transitions during large river flow events provided further indication of shallow, local sources. In contrast, downstream discharge faces associated with near surface cross cutting bedrock exhibited deep and regional source flowpath characteristics such as more stable discharge patterns and temperatures. However, many neighbouring points across discharge faces had similar discharge flux patterns that differed in chloride and radon concentrations, indicating the additional effects of localized flowpath heterogeneity overprinting on larger scale flowpath characteristics.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1824820</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>